--- v0 (2026-02-03)
+++ v1 (2026-06-23)
@@ -14,86 +14,74 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>邮箱地址</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>工作单位</t>
   </si>
   <si>
     <t>职称</t>
   </si>
   <si>
-    <t>首选分会场</t>
-[...1 lines deleted...]
-  <si>
     <t>研究员</t>
   </si>
   <si>
-    <t>磁悬浮交通领域</t>
-[...1 lines deleted...]
-  <si>
     <t>副研究员</t>
   </si>
   <si>
-    <t>磁悬浮轴承领域</t>
-[...1 lines deleted...]
-  <si>
     <t>助理研究员</t>
-  </si>
-[...1 lines deleted...]
-    <t>磁悬浮新技术及交叉领域</t>
   </si>
   <si>
     <t>研究实习员</t>
   </si>
   <si>
     <t>教授</t>
   </si>
   <si>
     <t>副教授</t>
   </si>
   <si>
     <t>高级讲师</t>
   </si>
   <si>
     <t>讲师</t>
   </si>
   <si>
     <t>助教</t>
   </si>
   <si>
     <t>教员</t>
   </si>
   <si>
     <t>教授级高工</t>
   </si>
@@ -589,2073 +577,1572 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F499"/>
+  <dimension ref="A1:E499"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:6">
+    </row>
+    <row r="2" spans="1:5">
       <c r="E2"/>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+    </row>
+    <row r="3" spans="1:5">
       <c r="E3"/>
-      <c r="F3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:6">
+    </row>
+    <row r="4" spans="1:5">
       <c r="E4"/>
-      <c r="F4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:6">
+    </row>
+    <row r="5" spans="1:5">
       <c r="E5"/>
-      <c r="F5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:6">
+    </row>
+    <row r="6" spans="1:5">
       <c r="E6"/>
-      <c r="F6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:6">
+    </row>
+    <row r="7" spans="1:5">
       <c r="E7"/>
-      <c r="F7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:6">
+    </row>
+    <row r="8" spans="1:5">
       <c r="E8"/>
-      <c r="F8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:6">
+    </row>
+    <row r="9" spans="1:5">
       <c r="E9"/>
-      <c r="F9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6">
+    </row>
+    <row r="10" spans="1:5">
       <c r="E10"/>
-      <c r="F10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:6">
+    </row>
+    <row r="11" spans="1:5">
       <c r="E11"/>
-      <c r="F11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:6">
+    </row>
+    <row r="12" spans="1:5">
       <c r="E12"/>
-      <c r="F12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6">
+    </row>
+    <row r="13" spans="1:5">
       <c r="E13"/>
-      <c r="F13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6">
+    </row>
+    <row r="14" spans="1:5">
       <c r="E14"/>
-      <c r="F14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6">
+    </row>
+    <row r="15" spans="1:5">
       <c r="E15"/>
-      <c r="F15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:6">
+    </row>
+    <row r="16" spans="1:5">
       <c r="E16"/>
-      <c r="F16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:6">
+    </row>
+    <row r="17" spans="1:5">
       <c r="E17"/>
-      <c r="F17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6">
+    </row>
+    <row r="18" spans="1:5">
       <c r="E18"/>
-      <c r="F18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:6">
+    </row>
+    <row r="19" spans="1:5">
       <c r="E19"/>
-      <c r="F19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:6">
+    </row>
+    <row r="20" spans="1:5">
       <c r="E20"/>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+    </row>
+    <row r="21" spans="1:5">
       <c r="E21"/>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+    </row>
+    <row r="22" spans="1:5">
       <c r="E22"/>
-      <c r="F22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:6">
+    </row>
+    <row r="23" spans="1:5">
       <c r="E23"/>
-      <c r="F23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6">
+    </row>
+    <row r="24" spans="1:5">
       <c r="E24"/>
-      <c r="F24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:6">
+    </row>
+    <row r="25" spans="1:5">
       <c r="E25"/>
-      <c r="F25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:6">
+    </row>
+    <row r="26" spans="1:5">
       <c r="E26"/>
-      <c r="F26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6">
+    </row>
+    <row r="27" spans="1:5">
       <c r="E27"/>
-      <c r="F27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6">
+    </row>
+    <row r="28" spans="1:5">
       <c r="E28"/>
-      <c r="F28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6">
+    </row>
+    <row r="29" spans="1:5">
       <c r="E29"/>
-      <c r="F29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6">
+    </row>
+    <row r="30" spans="1:5">
       <c r="E30"/>
-      <c r="F30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:6">
+    </row>
+    <row r="31" spans="1:5">
       <c r="E31"/>
-      <c r="F31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:6">
+    </row>
+    <row r="32" spans="1:5">
       <c r="E32"/>
-      <c r="F32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:6">
+    </row>
+    <row r="33" spans="1:5">
       <c r="E33"/>
-      <c r="F33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6">
+    </row>
+    <row r="34" spans="1:5">
       <c r="E34"/>
-      <c r="F34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:6">
+    </row>
+    <row r="35" spans="1:5">
       <c r="E35"/>
-      <c r="F35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:6">
+    </row>
+    <row r="36" spans="1:5">
       <c r="E36"/>
-      <c r="F36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:6">
+    </row>
+    <row r="37" spans="1:5">
       <c r="E37"/>
-      <c r="F37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:6">
+    </row>
+    <row r="38" spans="1:5">
       <c r="E38"/>
-      <c r="F38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:6">
+    </row>
+    <row r="39" spans="1:5">
       <c r="E39"/>
-      <c r="F39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:6">
+    </row>
+    <row r="40" spans="1:5">
       <c r="E40"/>
-      <c r="F40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6">
+    </row>
+    <row r="41" spans="1:5">
       <c r="E41"/>
-      <c r="F41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:6">
+    </row>
+    <row r="42" spans="1:5">
       <c r="E42"/>
-      <c r="F42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6">
+    </row>
+    <row r="43" spans="1:5">
       <c r="E43"/>
-      <c r="F43"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:6">
+    </row>
+    <row r="44" spans="1:5">
       <c r="E44"/>
-      <c r="F44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:6">
+    </row>
+    <row r="45" spans="1:5">
       <c r="E45"/>
-      <c r="F45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:6">
+    </row>
+    <row r="46" spans="1:5">
       <c r="E46"/>
-      <c r="F46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:6">
+    </row>
+    <row r="47" spans="1:5">
       <c r="E47"/>
-      <c r="F47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:6">
+    </row>
+    <row r="48" spans="1:5">
       <c r="E48"/>
-      <c r="F48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:6">
+    </row>
+    <row r="49" spans="1:5">
       <c r="E49"/>
-      <c r="F49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:6">
+    </row>
+    <row r="50" spans="1:5">
       <c r="E50"/>
-      <c r="F50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:6">
+    </row>
+    <row r="51" spans="1:5">
       <c r="E51"/>
-      <c r="F51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:6">
+    </row>
+    <row r="52" spans="1:5">
       <c r="E52"/>
-      <c r="F52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:6">
+    </row>
+    <row r="53" spans="1:5">
       <c r="E53"/>
-      <c r="F53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:6">
+    </row>
+    <row r="54" spans="1:5">
       <c r="E54"/>
-      <c r="F54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:6">
+    </row>
+    <row r="55" spans="1:5">
       <c r="E55"/>
-      <c r="F55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:6">
+    </row>
+    <row r="56" spans="1:5">
       <c r="E56"/>
-      <c r="F56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:6">
+    </row>
+    <row r="57" spans="1:5">
       <c r="E57"/>
-      <c r="F57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:6">
+    </row>
+    <row r="58" spans="1:5">
       <c r="E58"/>
-      <c r="F58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:6">
+    </row>
+    <row r="59" spans="1:5">
       <c r="E59"/>
-      <c r="F59"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:6">
+    </row>
+    <row r="60" spans="1:5">
       <c r="E60"/>
-      <c r="F60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:6">
+    </row>
+    <row r="61" spans="1:5">
       <c r="E61"/>
-      <c r="F61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:6">
+    </row>
+    <row r="62" spans="1:5">
       <c r="E62"/>
-      <c r="F62"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:6">
+    </row>
+    <row r="63" spans="1:5">
       <c r="E63"/>
-      <c r="F63"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:6">
+    </row>
+    <row r="64" spans="1:5">
       <c r="E64"/>
-      <c r="F64"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:6">
+    </row>
+    <row r="65" spans="1:5">
       <c r="E65"/>
-      <c r="F65"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:6">
+    </row>
+    <row r="66" spans="1:5">
       <c r="E66"/>
-      <c r="F66"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:6">
+    </row>
+    <row r="67" spans="1:5">
       <c r="E67"/>
-      <c r="F67"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:6">
+    </row>
+    <row r="68" spans="1:5">
       <c r="E68"/>
-      <c r="F68"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:6">
+    </row>
+    <row r="69" spans="1:5">
       <c r="E69"/>
-      <c r="F69"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:6">
+    </row>
+    <row r="70" spans="1:5">
       <c r="E70"/>
-      <c r="F70"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:6">
+    </row>
+    <row r="71" spans="1:5">
       <c r="E71"/>
-      <c r="F71"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:6">
+    </row>
+    <row r="72" spans="1:5">
       <c r="E72"/>
-      <c r="F72"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:6">
+    </row>
+    <row r="73" spans="1:5">
       <c r="E73"/>
-      <c r="F73"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:6">
+    </row>
+    <row r="74" spans="1:5">
       <c r="E74"/>
-      <c r="F74"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:6">
+    </row>
+    <row r="75" spans="1:5">
       <c r="E75"/>
-      <c r="F75"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:6">
+    </row>
+    <row r="76" spans="1:5">
       <c r="E76"/>
-      <c r="F76"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:6">
+    </row>
+    <row r="77" spans="1:5">
       <c r="E77"/>
-      <c r="F77"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:6">
+    </row>
+    <row r="78" spans="1:5">
       <c r="E78"/>
-      <c r="F78"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:6">
+    </row>
+    <row r="79" spans="1:5">
       <c r="E79"/>
-      <c r="F79"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:6">
+    </row>
+    <row r="80" spans="1:5">
       <c r="E80"/>
-      <c r="F80"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:6">
+    </row>
+    <row r="81" spans="1:5">
       <c r="E81"/>
-      <c r="F81"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:6">
+    </row>
+    <row r="82" spans="1:5">
       <c r="E82"/>
-      <c r="F82"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:6">
+    </row>
+    <row r="83" spans="1:5">
       <c r="E83"/>
-      <c r="F83"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:6">
+    </row>
+    <row r="84" spans="1:5">
       <c r="E84"/>
-      <c r="F84"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:6">
+    </row>
+    <row r="85" spans="1:5">
       <c r="E85"/>
-      <c r="F85"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:6">
+    </row>
+    <row r="86" spans="1:5">
       <c r="E86"/>
-      <c r="F86"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:6">
+    </row>
+    <row r="87" spans="1:5">
       <c r="E87"/>
-      <c r="F87"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:6">
+    </row>
+    <row r="88" spans="1:5">
       <c r="E88"/>
-      <c r="F88"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:6">
+    </row>
+    <row r="89" spans="1:5">
       <c r="E89"/>
-      <c r="F89"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:6">
+    </row>
+    <row r="90" spans="1:5">
       <c r="E90"/>
-      <c r="F90"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:6">
+    </row>
+    <row r="91" spans="1:5">
       <c r="E91"/>
-      <c r="F91"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:6">
+    </row>
+    <row r="92" spans="1:5">
       <c r="E92"/>
-      <c r="F92"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:6">
+    </row>
+    <row r="93" spans="1:5">
       <c r="E93"/>
-      <c r="F93"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:6">
+    </row>
+    <row r="94" spans="1:5">
       <c r="E94"/>
-      <c r="F94"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:6">
+    </row>
+    <row r="95" spans="1:5">
       <c r="E95"/>
-      <c r="F95"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:6">
+    </row>
+    <row r="96" spans="1:5">
       <c r="E96"/>
-      <c r="F96"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:6">
+    </row>
+    <row r="97" spans="1:5">
       <c r="E97"/>
-      <c r="F97"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:6">
+    </row>
+    <row r="98" spans="1:5">
       <c r="E98"/>
-      <c r="F98"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:6">
+    </row>
+    <row r="99" spans="1:5">
       <c r="E99"/>
-      <c r="F99"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:6">
+    </row>
+    <row r="100" spans="1:5">
       <c r="E100"/>
-      <c r="F100"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:6">
+    </row>
+    <row r="101" spans="1:5">
       <c r="E101"/>
-      <c r="F101"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:6">
+    </row>
+    <row r="102" spans="1:5">
       <c r="E102"/>
-      <c r="F102"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:6">
+    </row>
+    <row r="103" spans="1:5">
       <c r="E103"/>
-      <c r="F103"/>
-[...1 lines deleted...]
-    <row r="104" spans="1:6">
+    </row>
+    <row r="104" spans="1:5">
       <c r="E104"/>
-      <c r="F104"/>
-[...1 lines deleted...]
-    <row r="105" spans="1:6">
+    </row>
+    <row r="105" spans="1:5">
       <c r="E105"/>
-      <c r="F105"/>
-[...1 lines deleted...]
-    <row r="106" spans="1:6">
+    </row>
+    <row r="106" spans="1:5">
       <c r="E106"/>
-      <c r="F106"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:6">
+    </row>
+    <row r="107" spans="1:5">
       <c r="E107"/>
-      <c r="F107"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:6">
+    </row>
+    <row r="108" spans="1:5">
       <c r="E108"/>
-      <c r="F108"/>
-[...1 lines deleted...]
-    <row r="109" spans="1:6">
+    </row>
+    <row r="109" spans="1:5">
       <c r="E109"/>
-      <c r="F109"/>
-[...1 lines deleted...]
-    <row r="110" spans="1:6">
+    </row>
+    <row r="110" spans="1:5">
       <c r="E110"/>
-      <c r="F110"/>
-[...1 lines deleted...]
-    <row r="111" spans="1:6">
+    </row>
+    <row r="111" spans="1:5">
       <c r="E111"/>
-      <c r="F111"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:6">
+    </row>
+    <row r="112" spans="1:5">
       <c r="E112"/>
-      <c r="F112"/>
-[...1 lines deleted...]
-    <row r="113" spans="1:6">
+    </row>
+    <row r="113" spans="1:5">
       <c r="E113"/>
-      <c r="F113"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:6">
+    </row>
+    <row r="114" spans="1:5">
       <c r="E114"/>
-      <c r="F114"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:6">
+    </row>
+    <row r="115" spans="1:5">
       <c r="E115"/>
-      <c r="F115"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:6">
+    </row>
+    <row r="116" spans="1:5">
       <c r="E116"/>
-      <c r="F116"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:6">
+    </row>
+    <row r="117" spans="1:5">
       <c r="E117"/>
-      <c r="F117"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:6">
+    </row>
+    <row r="118" spans="1:5">
       <c r="E118"/>
-      <c r="F118"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:6">
+    </row>
+    <row r="119" spans="1:5">
       <c r="E119"/>
-      <c r="F119"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:6">
+    </row>
+    <row r="120" spans="1:5">
       <c r="E120"/>
-      <c r="F120"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:6">
+    </row>
+    <row r="121" spans="1:5">
       <c r="E121"/>
-      <c r="F121"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:6">
+    </row>
+    <row r="122" spans="1:5">
       <c r="E122"/>
-      <c r="F122"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:6">
+    </row>
+    <row r="123" spans="1:5">
       <c r="E123"/>
-      <c r="F123"/>
-[...1 lines deleted...]
-    <row r="124" spans="1:6">
+    </row>
+    <row r="124" spans="1:5">
       <c r="E124"/>
-      <c r="F124"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:6">
+    </row>
+    <row r="125" spans="1:5">
       <c r="E125"/>
-      <c r="F125"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:6">
+    </row>
+    <row r="126" spans="1:5">
       <c r="E126"/>
-      <c r="F126"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:6">
+    </row>
+    <row r="127" spans="1:5">
       <c r="E127"/>
-      <c r="F127"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:6">
+    </row>
+    <row r="128" spans="1:5">
       <c r="E128"/>
-      <c r="F128"/>
-[...1 lines deleted...]
-    <row r="129" spans="1:6">
+    </row>
+    <row r="129" spans="1:5">
       <c r="E129"/>
-      <c r="F129"/>
-[...1 lines deleted...]
-    <row r="130" spans="1:6">
+    </row>
+    <row r="130" spans="1:5">
       <c r="E130"/>
-      <c r="F130"/>
-[...1 lines deleted...]
-    <row r="131" spans="1:6">
+    </row>
+    <row r="131" spans="1:5">
       <c r="E131"/>
-      <c r="F131"/>
-[...1 lines deleted...]
-    <row r="132" spans="1:6">
+    </row>
+    <row r="132" spans="1:5">
       <c r="E132"/>
-      <c r="F132"/>
-[...1 lines deleted...]
-    <row r="133" spans="1:6">
+    </row>
+    <row r="133" spans="1:5">
       <c r="E133"/>
-      <c r="F133"/>
-[...1 lines deleted...]
-    <row r="134" spans="1:6">
+    </row>
+    <row r="134" spans="1:5">
       <c r="E134"/>
-      <c r="F134"/>
-[...1 lines deleted...]
-    <row r="135" spans="1:6">
+    </row>
+    <row r="135" spans="1:5">
       <c r="E135"/>
-      <c r="F135"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:6">
+    </row>
+    <row r="136" spans="1:5">
       <c r="E136"/>
-      <c r="F136"/>
-[...1 lines deleted...]
-    <row r="137" spans="1:6">
+    </row>
+    <row r="137" spans="1:5">
       <c r="E137"/>
-      <c r="F137"/>
-[...1 lines deleted...]
-    <row r="138" spans="1:6">
+    </row>
+    <row r="138" spans="1:5">
       <c r="E138"/>
-      <c r="F138"/>
-[...1 lines deleted...]
-    <row r="139" spans="1:6">
+    </row>
+    <row r="139" spans="1:5">
       <c r="E139"/>
-      <c r="F139"/>
-[...1 lines deleted...]
-    <row r="140" spans="1:6">
+    </row>
+    <row r="140" spans="1:5">
       <c r="E140"/>
-      <c r="F140"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:6">
+    </row>
+    <row r="141" spans="1:5">
       <c r="E141"/>
-      <c r="F141"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:6">
+    </row>
+    <row r="142" spans="1:5">
       <c r="E142"/>
-      <c r="F142"/>
-[...1 lines deleted...]
-    <row r="143" spans="1:6">
+    </row>
+    <row r="143" spans="1:5">
       <c r="E143"/>
-      <c r="F143"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:6">
+    </row>
+    <row r="144" spans="1:5">
       <c r="E144"/>
-      <c r="F144"/>
-[...1 lines deleted...]
-    <row r="145" spans="1:6">
+    </row>
+    <row r="145" spans="1:5">
       <c r="E145"/>
-      <c r="F145"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:6">
+    </row>
+    <row r="146" spans="1:5">
       <c r="E146"/>
-      <c r="F146"/>
-[...1 lines deleted...]
-    <row r="147" spans="1:6">
+    </row>
+    <row r="147" spans="1:5">
       <c r="E147"/>
-      <c r="F147"/>
-[...1 lines deleted...]
-    <row r="148" spans="1:6">
+    </row>
+    <row r="148" spans="1:5">
       <c r="E148"/>
-      <c r="F148"/>
-[...1 lines deleted...]
-    <row r="149" spans="1:6">
+    </row>
+    <row r="149" spans="1:5">
       <c r="E149"/>
-      <c r="F149"/>
-[...1 lines deleted...]
-    <row r="150" spans="1:6">
+    </row>
+    <row r="150" spans="1:5">
       <c r="E150"/>
-      <c r="F150"/>
-[...1 lines deleted...]
-    <row r="151" spans="1:6">
+    </row>
+    <row r="151" spans="1:5">
       <c r="E151"/>
-      <c r="F151"/>
-[...1 lines deleted...]
-    <row r="152" spans="1:6">
+    </row>
+    <row r="152" spans="1:5">
       <c r="E152"/>
-      <c r="F152"/>
-[...1 lines deleted...]
-    <row r="153" spans="1:6">
+    </row>
+    <row r="153" spans="1:5">
       <c r="E153"/>
-      <c r="F153"/>
-[...1 lines deleted...]
-    <row r="154" spans="1:6">
+    </row>
+    <row r="154" spans="1:5">
       <c r="E154"/>
-      <c r="F154"/>
-[...1 lines deleted...]
-    <row r="155" spans="1:6">
+    </row>
+    <row r="155" spans="1:5">
       <c r="E155"/>
-      <c r="F155"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:6">
+    </row>
+    <row r="156" spans="1:5">
       <c r="E156"/>
-      <c r="F156"/>
-[...1 lines deleted...]
-    <row r="157" spans="1:6">
+    </row>
+    <row r="157" spans="1:5">
       <c r="E157"/>
-      <c r="F157"/>
-[...1 lines deleted...]
-    <row r="158" spans="1:6">
+    </row>
+    <row r="158" spans="1:5">
       <c r="E158"/>
-      <c r="F158"/>
-[...1 lines deleted...]
-    <row r="159" spans="1:6">
+    </row>
+    <row r="159" spans="1:5">
       <c r="E159"/>
-      <c r="F159"/>
-[...1 lines deleted...]
-    <row r="160" spans="1:6">
+    </row>
+    <row r="160" spans="1:5">
       <c r="E160"/>
-      <c r="F160"/>
-[...1 lines deleted...]
-    <row r="161" spans="1:6">
+    </row>
+    <row r="161" spans="1:5">
       <c r="E161"/>
-      <c r="F161"/>
-[...1 lines deleted...]
-    <row r="162" spans="1:6">
+    </row>
+    <row r="162" spans="1:5">
       <c r="E162"/>
-      <c r="F162"/>
-[...1 lines deleted...]
-    <row r="163" spans="1:6">
+    </row>
+    <row r="163" spans="1:5">
       <c r="E163"/>
-      <c r="F163"/>
-[...1 lines deleted...]
-    <row r="164" spans="1:6">
+    </row>
+    <row r="164" spans="1:5">
       <c r="E164"/>
-      <c r="F164"/>
-[...1 lines deleted...]
-    <row r="165" spans="1:6">
+    </row>
+    <row r="165" spans="1:5">
       <c r="E165"/>
-      <c r="F165"/>
-[...1 lines deleted...]
-    <row r="166" spans="1:6">
+    </row>
+    <row r="166" spans="1:5">
       <c r="E166"/>
-      <c r="F166"/>
-[...1 lines deleted...]
-    <row r="167" spans="1:6">
+    </row>
+    <row r="167" spans="1:5">
       <c r="E167"/>
-      <c r="F167"/>
-[...1 lines deleted...]
-    <row r="168" spans="1:6">
+    </row>
+    <row r="168" spans="1:5">
       <c r="E168"/>
-      <c r="F168"/>
-[...1 lines deleted...]
-    <row r="169" spans="1:6">
+    </row>
+    <row r="169" spans="1:5">
       <c r="E169"/>
-      <c r="F169"/>
-[...1 lines deleted...]
-    <row r="170" spans="1:6">
+    </row>
+    <row r="170" spans="1:5">
       <c r="E170"/>
-      <c r="F170"/>
-[...1 lines deleted...]
-    <row r="171" spans="1:6">
+    </row>
+    <row r="171" spans="1:5">
       <c r="E171"/>
-      <c r="F171"/>
-[...1 lines deleted...]
-    <row r="172" spans="1:6">
+    </row>
+    <row r="172" spans="1:5">
       <c r="E172"/>
-      <c r="F172"/>
-[...1 lines deleted...]
-    <row r="173" spans="1:6">
+    </row>
+    <row r="173" spans="1:5">
       <c r="E173"/>
-      <c r="F173"/>
-[...1 lines deleted...]
-    <row r="174" spans="1:6">
+    </row>
+    <row r="174" spans="1:5">
       <c r="E174"/>
-      <c r="F174"/>
-[...1 lines deleted...]
-    <row r="175" spans="1:6">
+    </row>
+    <row r="175" spans="1:5">
       <c r="E175"/>
-      <c r="F175"/>
-[...1 lines deleted...]
-    <row r="176" spans="1:6">
+    </row>
+    <row r="176" spans="1:5">
       <c r="E176"/>
-      <c r="F176"/>
-[...1 lines deleted...]
-    <row r="177" spans="1:6">
+    </row>
+    <row r="177" spans="1:5">
       <c r="E177"/>
-      <c r="F177"/>
-[...1 lines deleted...]
-    <row r="178" spans="1:6">
+    </row>
+    <row r="178" spans="1:5">
       <c r="E178"/>
-      <c r="F178"/>
-[...1 lines deleted...]
-    <row r="179" spans="1:6">
+    </row>
+    <row r="179" spans="1:5">
       <c r="E179"/>
-      <c r="F179"/>
-[...1 lines deleted...]
-    <row r="180" spans="1:6">
+    </row>
+    <row r="180" spans="1:5">
       <c r="E180"/>
-      <c r="F180"/>
-[...1 lines deleted...]
-    <row r="181" spans="1:6">
+    </row>
+    <row r="181" spans="1:5">
       <c r="E181"/>
-      <c r="F181"/>
-[...1 lines deleted...]
-    <row r="182" spans="1:6">
+    </row>
+    <row r="182" spans="1:5">
       <c r="E182"/>
-      <c r="F182"/>
-[...1 lines deleted...]
-    <row r="183" spans="1:6">
+    </row>
+    <row r="183" spans="1:5">
       <c r="E183"/>
-      <c r="F183"/>
-[...1 lines deleted...]
-    <row r="184" spans="1:6">
+    </row>
+    <row r="184" spans="1:5">
       <c r="E184"/>
-      <c r="F184"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:6">
+    </row>
+    <row r="185" spans="1:5">
       <c r="E185"/>
-      <c r="F185"/>
-[...1 lines deleted...]
-    <row r="186" spans="1:6">
+    </row>
+    <row r="186" spans="1:5">
       <c r="E186"/>
-      <c r="F186"/>
-[...1 lines deleted...]
-    <row r="187" spans="1:6">
+    </row>
+    <row r="187" spans="1:5">
       <c r="E187"/>
-      <c r="F187"/>
-[...1 lines deleted...]
-    <row r="188" spans="1:6">
+    </row>
+    <row r="188" spans="1:5">
       <c r="E188"/>
-      <c r="F188"/>
-[...1 lines deleted...]
-    <row r="189" spans="1:6">
+    </row>
+    <row r="189" spans="1:5">
       <c r="E189"/>
-      <c r="F189"/>
-[...1 lines deleted...]
-    <row r="190" spans="1:6">
+    </row>
+    <row r="190" spans="1:5">
       <c r="E190"/>
-      <c r="F190"/>
-[...1 lines deleted...]
-    <row r="191" spans="1:6">
+    </row>
+    <row r="191" spans="1:5">
       <c r="E191"/>
-      <c r="F191"/>
-[...1 lines deleted...]
-    <row r="192" spans="1:6">
+    </row>
+    <row r="192" spans="1:5">
       <c r="E192"/>
-      <c r="F192"/>
-[...1 lines deleted...]
-    <row r="193" spans="1:6">
+    </row>
+    <row r="193" spans="1:5">
       <c r="E193"/>
-      <c r="F193"/>
-[...1 lines deleted...]
-    <row r="194" spans="1:6">
+    </row>
+    <row r="194" spans="1:5">
       <c r="E194"/>
-      <c r="F194"/>
-[...1 lines deleted...]
-    <row r="195" spans="1:6">
+    </row>
+    <row r="195" spans="1:5">
       <c r="E195"/>
-      <c r="F195"/>
-[...1 lines deleted...]
-    <row r="196" spans="1:6">
+    </row>
+    <row r="196" spans="1:5">
       <c r="E196"/>
-      <c r="F196"/>
-[...1 lines deleted...]
-    <row r="197" spans="1:6">
+    </row>
+    <row r="197" spans="1:5">
       <c r="E197"/>
-      <c r="F197"/>
-[...1 lines deleted...]
-    <row r="198" spans="1:6">
+    </row>
+    <row r="198" spans="1:5">
       <c r="E198"/>
-      <c r="F198"/>
-[...1 lines deleted...]
-    <row r="199" spans="1:6">
+    </row>
+    <row r="199" spans="1:5">
       <c r="E199"/>
-      <c r="F199"/>
-[...1 lines deleted...]
-    <row r="200" spans="1:6">
+    </row>
+    <row r="200" spans="1:5">
       <c r="E200"/>
-      <c r="F200"/>
-[...1 lines deleted...]
-    <row r="201" spans="1:6">
+    </row>
+    <row r="201" spans="1:5">
       <c r="E201"/>
-      <c r="F201"/>
-[...1 lines deleted...]
-    <row r="202" spans="1:6">
+    </row>
+    <row r="202" spans="1:5">
       <c r="E202"/>
-      <c r="F202"/>
-[...1 lines deleted...]
-    <row r="203" spans="1:6">
+    </row>
+    <row r="203" spans="1:5">
       <c r="E203"/>
-      <c r="F203"/>
-[...1 lines deleted...]
-    <row r="204" spans="1:6">
+    </row>
+    <row r="204" spans="1:5">
       <c r="E204"/>
-      <c r="F204"/>
-[...1 lines deleted...]
-    <row r="205" spans="1:6">
+    </row>
+    <row r="205" spans="1:5">
       <c r="E205"/>
-      <c r="F205"/>
-[...1 lines deleted...]
-    <row r="206" spans="1:6">
+    </row>
+    <row r="206" spans="1:5">
       <c r="E206"/>
-      <c r="F206"/>
-[...1 lines deleted...]
-    <row r="207" spans="1:6">
+    </row>
+    <row r="207" spans="1:5">
       <c r="E207"/>
-      <c r="F207"/>
-[...1 lines deleted...]
-    <row r="208" spans="1:6">
+    </row>
+    <row r="208" spans="1:5">
       <c r="E208"/>
-      <c r="F208"/>
-[...1 lines deleted...]
-    <row r="209" spans="1:6">
+    </row>
+    <row r="209" spans="1:5">
       <c r="E209"/>
-      <c r="F209"/>
-[...1 lines deleted...]
-    <row r="210" spans="1:6">
+    </row>
+    <row r="210" spans="1:5">
       <c r="E210"/>
-      <c r="F210"/>
-[...1 lines deleted...]
-    <row r="211" spans="1:6">
+    </row>
+    <row r="211" spans="1:5">
       <c r="E211"/>
-      <c r="F211"/>
-[...1 lines deleted...]
-    <row r="212" spans="1:6">
+    </row>
+    <row r="212" spans="1:5">
       <c r="E212"/>
-      <c r="F212"/>
-[...1 lines deleted...]
-    <row r="213" spans="1:6">
+    </row>
+    <row r="213" spans="1:5">
       <c r="E213"/>
-      <c r="F213"/>
-[...1 lines deleted...]
-    <row r="214" spans="1:6">
+    </row>
+    <row r="214" spans="1:5">
       <c r="E214"/>
-      <c r="F214"/>
-[...1 lines deleted...]
-    <row r="215" spans="1:6">
+    </row>
+    <row r="215" spans="1:5">
       <c r="E215"/>
-      <c r="F215"/>
-[...1 lines deleted...]
-    <row r="216" spans="1:6">
+    </row>
+    <row r="216" spans="1:5">
       <c r="E216"/>
-      <c r="F216"/>
-[...1 lines deleted...]
-    <row r="217" spans="1:6">
+    </row>
+    <row r="217" spans="1:5">
       <c r="E217"/>
-      <c r="F217"/>
-[...1 lines deleted...]
-    <row r="218" spans="1:6">
+    </row>
+    <row r="218" spans="1:5">
       <c r="E218"/>
-      <c r="F218"/>
-[...1 lines deleted...]
-    <row r="219" spans="1:6">
+    </row>
+    <row r="219" spans="1:5">
       <c r="E219"/>
-      <c r="F219"/>
-[...1 lines deleted...]
-    <row r="220" spans="1:6">
+    </row>
+    <row r="220" spans="1:5">
       <c r="E220"/>
-      <c r="F220"/>
-[...1 lines deleted...]
-    <row r="221" spans="1:6">
+    </row>
+    <row r="221" spans="1:5">
       <c r="E221"/>
-      <c r="F221"/>
-[...1 lines deleted...]
-    <row r="222" spans="1:6">
+    </row>
+    <row r="222" spans="1:5">
       <c r="E222"/>
-      <c r="F222"/>
-[...1 lines deleted...]
-    <row r="223" spans="1:6">
+    </row>
+    <row r="223" spans="1:5">
       <c r="E223"/>
-      <c r="F223"/>
-[...1 lines deleted...]
-    <row r="224" spans="1:6">
+    </row>
+    <row r="224" spans="1:5">
       <c r="E224"/>
-      <c r="F224"/>
-[...1 lines deleted...]
-    <row r="225" spans="1:6">
+    </row>
+    <row r="225" spans="1:5">
       <c r="E225"/>
-      <c r="F225"/>
-[...1 lines deleted...]
-    <row r="226" spans="1:6">
+    </row>
+    <row r="226" spans="1:5">
       <c r="E226"/>
-      <c r="F226"/>
-[...1 lines deleted...]
-    <row r="227" spans="1:6">
+    </row>
+    <row r="227" spans="1:5">
       <c r="E227"/>
-      <c r="F227"/>
-[...1 lines deleted...]
-    <row r="228" spans="1:6">
+    </row>
+    <row r="228" spans="1:5">
       <c r="E228"/>
-      <c r="F228"/>
-[...1 lines deleted...]
-    <row r="229" spans="1:6">
+    </row>
+    <row r="229" spans="1:5">
       <c r="E229"/>
-      <c r="F229"/>
-[...1 lines deleted...]
-    <row r="230" spans="1:6">
+    </row>
+    <row r="230" spans="1:5">
       <c r="E230"/>
-      <c r="F230"/>
-[...1 lines deleted...]
-    <row r="231" spans="1:6">
+    </row>
+    <row r="231" spans="1:5">
       <c r="E231"/>
-      <c r="F231"/>
-[...1 lines deleted...]
-    <row r="232" spans="1:6">
+    </row>
+    <row r="232" spans="1:5">
       <c r="E232"/>
-      <c r="F232"/>
-[...1 lines deleted...]
-    <row r="233" spans="1:6">
+    </row>
+    <row r="233" spans="1:5">
       <c r="E233"/>
-      <c r="F233"/>
-[...1 lines deleted...]
-    <row r="234" spans="1:6">
+    </row>
+    <row r="234" spans="1:5">
       <c r="E234"/>
-      <c r="F234"/>
-[...1 lines deleted...]
-    <row r="235" spans="1:6">
+    </row>
+    <row r="235" spans="1:5">
       <c r="E235"/>
-      <c r="F235"/>
-[...1 lines deleted...]
-    <row r="236" spans="1:6">
+    </row>
+    <row r="236" spans="1:5">
       <c r="E236"/>
-      <c r="F236"/>
-[...1 lines deleted...]
-    <row r="237" spans="1:6">
+    </row>
+    <row r="237" spans="1:5">
       <c r="E237"/>
-      <c r="F237"/>
-[...1 lines deleted...]
-    <row r="238" spans="1:6">
+    </row>
+    <row r="238" spans="1:5">
       <c r="E238"/>
-      <c r="F238"/>
-[...1 lines deleted...]
-    <row r="239" spans="1:6">
+    </row>
+    <row r="239" spans="1:5">
       <c r="E239"/>
-      <c r="F239"/>
-[...1 lines deleted...]
-    <row r="240" spans="1:6">
+    </row>
+    <row r="240" spans="1:5">
       <c r="E240"/>
-      <c r="F240"/>
-[...1 lines deleted...]
-    <row r="241" spans="1:6">
+    </row>
+    <row r="241" spans="1:5">
       <c r="E241"/>
-      <c r="F241"/>
-[...1 lines deleted...]
-    <row r="242" spans="1:6">
+    </row>
+    <row r="242" spans="1:5">
       <c r="E242"/>
-      <c r="F242"/>
-[...1 lines deleted...]
-    <row r="243" spans="1:6">
+    </row>
+    <row r="243" spans="1:5">
       <c r="E243"/>
-      <c r="F243"/>
-[...1 lines deleted...]
-    <row r="244" spans="1:6">
+    </row>
+    <row r="244" spans="1:5">
       <c r="E244"/>
-      <c r="F244"/>
-[...1 lines deleted...]
-    <row r="245" spans="1:6">
+    </row>
+    <row r="245" spans="1:5">
       <c r="E245"/>
-      <c r="F245"/>
-[...1 lines deleted...]
-    <row r="246" spans="1:6">
+    </row>
+    <row r="246" spans="1:5">
       <c r="E246"/>
-      <c r="F246"/>
-[...1 lines deleted...]
-    <row r="247" spans="1:6">
+    </row>
+    <row r="247" spans="1:5">
       <c r="E247"/>
-      <c r="F247"/>
-[...1 lines deleted...]
-    <row r="248" spans="1:6">
+    </row>
+    <row r="248" spans="1:5">
       <c r="E248"/>
-      <c r="F248"/>
-[...1 lines deleted...]
-    <row r="249" spans="1:6">
+    </row>
+    <row r="249" spans="1:5">
       <c r="E249"/>
-      <c r="F249"/>
-[...1 lines deleted...]
-    <row r="250" spans="1:6">
+    </row>
+    <row r="250" spans="1:5">
       <c r="E250"/>
-      <c r="F250"/>
-[...1 lines deleted...]
-    <row r="251" spans="1:6">
+    </row>
+    <row r="251" spans="1:5">
       <c r="E251"/>
-      <c r="F251"/>
-[...1 lines deleted...]
-    <row r="252" spans="1:6">
+    </row>
+    <row r="252" spans="1:5">
       <c r="E252"/>
-      <c r="F252"/>
-[...1 lines deleted...]
-    <row r="253" spans="1:6">
+    </row>
+    <row r="253" spans="1:5">
       <c r="E253"/>
-      <c r="F253"/>
-[...1 lines deleted...]
-    <row r="254" spans="1:6">
+    </row>
+    <row r="254" spans="1:5">
       <c r="E254"/>
-      <c r="F254"/>
-[...1 lines deleted...]
-    <row r="255" spans="1:6">
+    </row>
+    <row r="255" spans="1:5">
       <c r="E255"/>
-      <c r="F255"/>
-[...1 lines deleted...]
-    <row r="256" spans="1:6">
+    </row>
+    <row r="256" spans="1:5">
       <c r="E256"/>
-      <c r="F256"/>
-[...1 lines deleted...]
-    <row r="257" spans="1:6">
+    </row>
+    <row r="257" spans="1:5">
       <c r="E257"/>
-      <c r="F257"/>
-[...1 lines deleted...]
-    <row r="258" spans="1:6">
+    </row>
+    <row r="258" spans="1:5">
       <c r="E258"/>
-      <c r="F258"/>
-[...1 lines deleted...]
-    <row r="259" spans="1:6">
+    </row>
+    <row r="259" spans="1:5">
       <c r="E259"/>
-      <c r="F259"/>
-[...1 lines deleted...]
-    <row r="260" spans="1:6">
+    </row>
+    <row r="260" spans="1:5">
       <c r="E260"/>
-      <c r="F260"/>
-[...1 lines deleted...]
-    <row r="261" spans="1:6">
+    </row>
+    <row r="261" spans="1:5">
       <c r="E261"/>
-      <c r="F261"/>
-[...1 lines deleted...]
-    <row r="262" spans="1:6">
+    </row>
+    <row r="262" spans="1:5">
       <c r="E262"/>
-      <c r="F262"/>
-[...1 lines deleted...]
-    <row r="263" spans="1:6">
+    </row>
+    <row r="263" spans="1:5">
       <c r="E263"/>
-      <c r="F263"/>
-[...1 lines deleted...]
-    <row r="264" spans="1:6">
+    </row>
+    <row r="264" spans="1:5">
       <c r="E264"/>
-      <c r="F264"/>
-[...1 lines deleted...]
-    <row r="265" spans="1:6">
+    </row>
+    <row r="265" spans="1:5">
       <c r="E265"/>
-      <c r="F265"/>
-[...1 lines deleted...]
-    <row r="266" spans="1:6">
+    </row>
+    <row r="266" spans="1:5">
       <c r="E266"/>
-      <c r="F266"/>
-[...1 lines deleted...]
-    <row r="267" spans="1:6">
+    </row>
+    <row r="267" spans="1:5">
       <c r="E267"/>
-      <c r="F267"/>
-[...1 lines deleted...]
-    <row r="268" spans="1:6">
+    </row>
+    <row r="268" spans="1:5">
       <c r="E268"/>
-      <c r="F268"/>
-[...1 lines deleted...]
-    <row r="269" spans="1:6">
+    </row>
+    <row r="269" spans="1:5">
       <c r="E269"/>
-      <c r="F269"/>
-[...1 lines deleted...]
-    <row r="270" spans="1:6">
+    </row>
+    <row r="270" spans="1:5">
       <c r="E270"/>
-      <c r="F270"/>
-[...1 lines deleted...]
-    <row r="271" spans="1:6">
+    </row>
+    <row r="271" spans="1:5">
       <c r="E271"/>
-      <c r="F271"/>
-[...1 lines deleted...]
-    <row r="272" spans="1:6">
+    </row>
+    <row r="272" spans="1:5">
       <c r="E272"/>
-      <c r="F272"/>
-[...1 lines deleted...]
-    <row r="273" spans="1:6">
+    </row>
+    <row r="273" spans="1:5">
       <c r="E273"/>
-      <c r="F273"/>
-[...1 lines deleted...]
-    <row r="274" spans="1:6">
+    </row>
+    <row r="274" spans="1:5">
       <c r="E274"/>
-      <c r="F274"/>
-[...1 lines deleted...]
-    <row r="275" spans="1:6">
+    </row>
+    <row r="275" spans="1:5">
       <c r="E275"/>
-      <c r="F275"/>
-[...1 lines deleted...]
-    <row r="276" spans="1:6">
+    </row>
+    <row r="276" spans="1:5">
       <c r="E276"/>
-      <c r="F276"/>
-[...1 lines deleted...]
-    <row r="277" spans="1:6">
+    </row>
+    <row r="277" spans="1:5">
       <c r="E277"/>
-      <c r="F277"/>
-[...1 lines deleted...]
-    <row r="278" spans="1:6">
+    </row>
+    <row r="278" spans="1:5">
       <c r="E278"/>
-      <c r="F278"/>
-[...1 lines deleted...]
-    <row r="279" spans="1:6">
+    </row>
+    <row r="279" spans="1:5">
       <c r="E279"/>
-      <c r="F279"/>
-[...1 lines deleted...]
-    <row r="280" spans="1:6">
+    </row>
+    <row r="280" spans="1:5">
       <c r="E280"/>
-      <c r="F280"/>
-[...1 lines deleted...]
-    <row r="281" spans="1:6">
+    </row>
+    <row r="281" spans="1:5">
       <c r="E281"/>
-      <c r="F281"/>
-[...1 lines deleted...]
-    <row r="282" spans="1:6">
+    </row>
+    <row r="282" spans="1:5">
       <c r="E282"/>
-      <c r="F282"/>
-[...1 lines deleted...]
-    <row r="283" spans="1:6">
+    </row>
+    <row r="283" spans="1:5">
       <c r="E283"/>
-      <c r="F283"/>
-[...1 lines deleted...]
-    <row r="284" spans="1:6">
+    </row>
+    <row r="284" spans="1:5">
       <c r="E284"/>
-      <c r="F284"/>
-[...1 lines deleted...]
-    <row r="285" spans="1:6">
+    </row>
+    <row r="285" spans="1:5">
       <c r="E285"/>
-      <c r="F285"/>
-[...1 lines deleted...]
-    <row r="286" spans="1:6">
+    </row>
+    <row r="286" spans="1:5">
       <c r="E286"/>
-      <c r="F286"/>
-[...1 lines deleted...]
-    <row r="287" spans="1:6">
+    </row>
+    <row r="287" spans="1:5">
       <c r="E287"/>
-      <c r="F287"/>
-[...1 lines deleted...]
-    <row r="288" spans="1:6">
+    </row>
+    <row r="288" spans="1:5">
       <c r="E288"/>
-      <c r="F288"/>
-[...1 lines deleted...]
-    <row r="289" spans="1:6">
+    </row>
+    <row r="289" spans="1:5">
       <c r="E289"/>
-      <c r="F289"/>
-[...1 lines deleted...]
-    <row r="290" spans="1:6">
+    </row>
+    <row r="290" spans="1:5">
       <c r="E290"/>
-      <c r="F290"/>
-[...1 lines deleted...]
-    <row r="291" spans="1:6">
+    </row>
+    <row r="291" spans="1:5">
       <c r="E291"/>
-      <c r="F291"/>
-[...1 lines deleted...]
-    <row r="292" spans="1:6">
+    </row>
+    <row r="292" spans="1:5">
       <c r="E292"/>
-      <c r="F292"/>
-[...1 lines deleted...]
-    <row r="293" spans="1:6">
+    </row>
+    <row r="293" spans="1:5">
       <c r="E293"/>
-      <c r="F293"/>
-[...1 lines deleted...]
-    <row r="294" spans="1:6">
+    </row>
+    <row r="294" spans="1:5">
       <c r="E294"/>
-      <c r="F294"/>
-[...1 lines deleted...]
-    <row r="295" spans="1:6">
+    </row>
+    <row r="295" spans="1:5">
       <c r="E295"/>
-      <c r="F295"/>
-[...1 lines deleted...]
-    <row r="296" spans="1:6">
+    </row>
+    <row r="296" spans="1:5">
       <c r="E296"/>
-      <c r="F296"/>
-[...1 lines deleted...]
-    <row r="297" spans="1:6">
+    </row>
+    <row r="297" spans="1:5">
       <c r="E297"/>
-      <c r="F297"/>
-[...1 lines deleted...]
-    <row r="298" spans="1:6">
+    </row>
+    <row r="298" spans="1:5">
       <c r="E298"/>
-      <c r="F298"/>
-[...1 lines deleted...]
-    <row r="299" spans="1:6">
+    </row>
+    <row r="299" spans="1:5">
       <c r="E299"/>
-      <c r="F299"/>
-[...1 lines deleted...]
-    <row r="300" spans="1:6">
+    </row>
+    <row r="300" spans="1:5">
       <c r="E300"/>
-      <c r="F300"/>
-[...1 lines deleted...]
-    <row r="301" spans="1:6">
+    </row>
+    <row r="301" spans="1:5">
       <c r="E301"/>
-      <c r="F301"/>
-[...1 lines deleted...]
-    <row r="302" spans="1:6">
+    </row>
+    <row r="302" spans="1:5">
       <c r="E302"/>
-      <c r="F302"/>
-[...1 lines deleted...]
-    <row r="303" spans="1:6">
+    </row>
+    <row r="303" spans="1:5">
       <c r="E303"/>
-      <c r="F303"/>
-[...1 lines deleted...]
-    <row r="304" spans="1:6">
+    </row>
+    <row r="304" spans="1:5">
       <c r="E304"/>
-      <c r="F304"/>
-[...1 lines deleted...]
-    <row r="305" spans="1:6">
+    </row>
+    <row r="305" spans="1:5">
       <c r="E305"/>
-      <c r="F305"/>
-[...1 lines deleted...]
-    <row r="306" spans="1:6">
+    </row>
+    <row r="306" spans="1:5">
       <c r="E306"/>
-      <c r="F306"/>
-[...1 lines deleted...]
-    <row r="307" spans="1:6">
+    </row>
+    <row r="307" spans="1:5">
       <c r="E307"/>
-      <c r="F307"/>
-[...1 lines deleted...]
-    <row r="308" spans="1:6">
+    </row>
+    <row r="308" spans="1:5">
       <c r="E308"/>
-      <c r="F308"/>
-[...1 lines deleted...]
-    <row r="309" spans="1:6">
+    </row>
+    <row r="309" spans="1:5">
       <c r="E309"/>
-      <c r="F309"/>
-[...1 lines deleted...]
-    <row r="310" spans="1:6">
+    </row>
+    <row r="310" spans="1:5">
       <c r="E310"/>
-      <c r="F310"/>
-[...1 lines deleted...]
-    <row r="311" spans="1:6">
+    </row>
+    <row r="311" spans="1:5">
       <c r="E311"/>
-      <c r="F311"/>
-[...1 lines deleted...]
-    <row r="312" spans="1:6">
+    </row>
+    <row r="312" spans="1:5">
       <c r="E312"/>
-      <c r="F312"/>
-[...1 lines deleted...]
-    <row r="313" spans="1:6">
+    </row>
+    <row r="313" spans="1:5">
       <c r="E313"/>
-      <c r="F313"/>
-[...1 lines deleted...]
-    <row r="314" spans="1:6">
+    </row>
+    <row r="314" spans="1:5">
       <c r="E314"/>
-      <c r="F314"/>
-[...1 lines deleted...]
-    <row r="315" spans="1:6">
+    </row>
+    <row r="315" spans="1:5">
       <c r="E315"/>
-      <c r="F315"/>
-[...1 lines deleted...]
-    <row r="316" spans="1:6">
+    </row>
+    <row r="316" spans="1:5">
       <c r="E316"/>
-      <c r="F316"/>
-[...1 lines deleted...]
-    <row r="317" spans="1:6">
+    </row>
+    <row r="317" spans="1:5">
       <c r="E317"/>
-      <c r="F317"/>
-[...1 lines deleted...]
-    <row r="318" spans="1:6">
+    </row>
+    <row r="318" spans="1:5">
       <c r="E318"/>
-      <c r="F318"/>
-[...1 lines deleted...]
-    <row r="319" spans="1:6">
+    </row>
+    <row r="319" spans="1:5">
       <c r="E319"/>
-      <c r="F319"/>
-[...1 lines deleted...]
-    <row r="320" spans="1:6">
+    </row>
+    <row r="320" spans="1:5">
       <c r="E320"/>
-      <c r="F320"/>
-[...1 lines deleted...]
-    <row r="321" spans="1:6">
+    </row>
+    <row r="321" spans="1:5">
       <c r="E321"/>
-      <c r="F321"/>
-[...1 lines deleted...]
-    <row r="322" spans="1:6">
+    </row>
+    <row r="322" spans="1:5">
       <c r="E322"/>
-      <c r="F322"/>
-[...1 lines deleted...]
-    <row r="323" spans="1:6">
+    </row>
+    <row r="323" spans="1:5">
       <c r="E323"/>
-      <c r="F323"/>
-[...1 lines deleted...]
-    <row r="324" spans="1:6">
+    </row>
+    <row r="324" spans="1:5">
       <c r="E324"/>
-      <c r="F324"/>
-[...1 lines deleted...]
-    <row r="325" spans="1:6">
+    </row>
+    <row r="325" spans="1:5">
       <c r="E325"/>
-      <c r="F325"/>
-[...1 lines deleted...]
-    <row r="326" spans="1:6">
+    </row>
+    <row r="326" spans="1:5">
       <c r="E326"/>
-      <c r="F326"/>
-[...1 lines deleted...]
-    <row r="327" spans="1:6">
+    </row>
+    <row r="327" spans="1:5">
       <c r="E327"/>
-      <c r="F327"/>
-[...1 lines deleted...]
-    <row r="328" spans="1:6">
+    </row>
+    <row r="328" spans="1:5">
       <c r="E328"/>
-      <c r="F328"/>
-[...1 lines deleted...]
-    <row r="329" spans="1:6">
+    </row>
+    <row r="329" spans="1:5">
       <c r="E329"/>
-      <c r="F329"/>
-[...1 lines deleted...]
-    <row r="330" spans="1:6">
+    </row>
+    <row r="330" spans="1:5">
       <c r="E330"/>
-      <c r="F330"/>
-[...1 lines deleted...]
-    <row r="331" spans="1:6">
+    </row>
+    <row r="331" spans="1:5">
       <c r="E331"/>
-      <c r="F331"/>
-[...1 lines deleted...]
-    <row r="332" spans="1:6">
+    </row>
+    <row r="332" spans="1:5">
       <c r="E332"/>
-      <c r="F332"/>
-[...1 lines deleted...]
-    <row r="333" spans="1:6">
+    </row>
+    <row r="333" spans="1:5">
       <c r="E333"/>
-      <c r="F333"/>
-[...1 lines deleted...]
-    <row r="334" spans="1:6">
+    </row>
+    <row r="334" spans="1:5">
       <c r="E334"/>
-      <c r="F334"/>
-[...1 lines deleted...]
-    <row r="335" spans="1:6">
+    </row>
+    <row r="335" spans="1:5">
       <c r="E335"/>
-      <c r="F335"/>
-[...1 lines deleted...]
-    <row r="336" spans="1:6">
+    </row>
+    <row r="336" spans="1:5">
       <c r="E336"/>
-      <c r="F336"/>
-[...1 lines deleted...]
-    <row r="337" spans="1:6">
+    </row>
+    <row r="337" spans="1:5">
       <c r="E337"/>
-      <c r="F337"/>
-[...1 lines deleted...]
-    <row r="338" spans="1:6">
+    </row>
+    <row r="338" spans="1:5">
       <c r="E338"/>
-      <c r="F338"/>
-[...1 lines deleted...]
-    <row r="339" spans="1:6">
+    </row>
+    <row r="339" spans="1:5">
       <c r="E339"/>
-      <c r="F339"/>
-[...1 lines deleted...]
-    <row r="340" spans="1:6">
+    </row>
+    <row r="340" spans="1:5">
       <c r="E340"/>
-      <c r="F340"/>
-[...1 lines deleted...]
-    <row r="341" spans="1:6">
+    </row>
+    <row r="341" spans="1:5">
       <c r="E341"/>
-      <c r="F341"/>
-[...1 lines deleted...]
-    <row r="342" spans="1:6">
+    </row>
+    <row r="342" spans="1:5">
       <c r="E342"/>
-      <c r="F342"/>
-[...1 lines deleted...]
-    <row r="343" spans="1:6">
+    </row>
+    <row r="343" spans="1:5">
       <c r="E343"/>
-      <c r="F343"/>
-[...1 lines deleted...]
-    <row r="344" spans="1:6">
+    </row>
+    <row r="344" spans="1:5">
       <c r="E344"/>
-      <c r="F344"/>
-[...1 lines deleted...]
-    <row r="345" spans="1:6">
+    </row>
+    <row r="345" spans="1:5">
       <c r="E345"/>
-      <c r="F345"/>
-[...1 lines deleted...]
-    <row r="346" spans="1:6">
+    </row>
+    <row r="346" spans="1:5">
       <c r="E346"/>
-      <c r="F346"/>
-[...1 lines deleted...]
-    <row r="347" spans="1:6">
+    </row>
+    <row r="347" spans="1:5">
       <c r="E347"/>
-      <c r="F347"/>
-[...1 lines deleted...]
-    <row r="348" spans="1:6">
+    </row>
+    <row r="348" spans="1:5">
       <c r="E348"/>
-      <c r="F348"/>
-[...1 lines deleted...]
-    <row r="349" spans="1:6">
+    </row>
+    <row r="349" spans="1:5">
       <c r="E349"/>
-      <c r="F349"/>
-[...1 lines deleted...]
-    <row r="350" spans="1:6">
+    </row>
+    <row r="350" spans="1:5">
       <c r="E350"/>
-      <c r="F350"/>
-[...1 lines deleted...]
-    <row r="351" spans="1:6">
+    </row>
+    <row r="351" spans="1:5">
       <c r="E351"/>
-      <c r="F351"/>
-[...1 lines deleted...]
-    <row r="352" spans="1:6">
+    </row>
+    <row r="352" spans="1:5">
       <c r="E352"/>
-      <c r="F352"/>
-[...1 lines deleted...]
-    <row r="353" spans="1:6">
+    </row>
+    <row r="353" spans="1:5">
       <c r="E353"/>
-      <c r="F353"/>
-[...1 lines deleted...]
-    <row r="354" spans="1:6">
+    </row>
+    <row r="354" spans="1:5">
       <c r="E354"/>
-      <c r="F354"/>
-[...1 lines deleted...]
-    <row r="355" spans="1:6">
+    </row>
+    <row r="355" spans="1:5">
       <c r="E355"/>
-      <c r="F355"/>
-[...1 lines deleted...]
-    <row r="356" spans="1:6">
+    </row>
+    <row r="356" spans="1:5">
       <c r="E356"/>
-      <c r="F356"/>
-[...1 lines deleted...]
-    <row r="357" spans="1:6">
+    </row>
+    <row r="357" spans="1:5">
       <c r="E357"/>
-      <c r="F357"/>
-[...1 lines deleted...]
-    <row r="358" spans="1:6">
+    </row>
+    <row r="358" spans="1:5">
       <c r="E358"/>
-      <c r="F358"/>
-[...1 lines deleted...]
-    <row r="359" spans="1:6">
+    </row>
+    <row r="359" spans="1:5">
       <c r="E359"/>
-      <c r="F359"/>
-[...1 lines deleted...]
-    <row r="360" spans="1:6">
+    </row>
+    <row r="360" spans="1:5">
       <c r="E360"/>
-      <c r="F360"/>
-[...1 lines deleted...]
-    <row r="361" spans="1:6">
+    </row>
+    <row r="361" spans="1:5">
       <c r="E361"/>
-      <c r="F361"/>
-[...1 lines deleted...]
-    <row r="362" spans="1:6">
+    </row>
+    <row r="362" spans="1:5">
       <c r="E362"/>
-      <c r="F362"/>
-[...1 lines deleted...]
-    <row r="363" spans="1:6">
+    </row>
+    <row r="363" spans="1:5">
       <c r="E363"/>
-      <c r="F363"/>
-[...1 lines deleted...]
-    <row r="364" spans="1:6">
+    </row>
+    <row r="364" spans="1:5">
       <c r="E364"/>
-      <c r="F364"/>
-[...1 lines deleted...]
-    <row r="365" spans="1:6">
+    </row>
+    <row r="365" spans="1:5">
       <c r="E365"/>
-      <c r="F365"/>
-[...1 lines deleted...]
-    <row r="366" spans="1:6">
+    </row>
+    <row r="366" spans="1:5">
       <c r="E366"/>
-      <c r="F366"/>
-[...1 lines deleted...]
-    <row r="367" spans="1:6">
+    </row>
+    <row r="367" spans="1:5">
       <c r="E367"/>
-      <c r="F367"/>
-[...1 lines deleted...]
-    <row r="368" spans="1:6">
+    </row>
+    <row r="368" spans="1:5">
       <c r="E368"/>
-      <c r="F368"/>
-[...1 lines deleted...]
-    <row r="369" spans="1:6">
+    </row>
+    <row r="369" spans="1:5">
       <c r="E369"/>
-      <c r="F369"/>
-[...1 lines deleted...]
-    <row r="370" spans="1:6">
+    </row>
+    <row r="370" spans="1:5">
       <c r="E370"/>
-      <c r="F370"/>
-[...1 lines deleted...]
-    <row r="371" spans="1:6">
+    </row>
+    <row r="371" spans="1:5">
       <c r="E371"/>
-      <c r="F371"/>
-[...1 lines deleted...]
-    <row r="372" spans="1:6">
+    </row>
+    <row r="372" spans="1:5">
       <c r="E372"/>
-      <c r="F372"/>
-[...1 lines deleted...]
-    <row r="373" spans="1:6">
+    </row>
+    <row r="373" spans="1:5">
       <c r="E373"/>
-      <c r="F373"/>
-[...1 lines deleted...]
-    <row r="374" spans="1:6">
+    </row>
+    <row r="374" spans="1:5">
       <c r="E374"/>
-      <c r="F374"/>
-[...1 lines deleted...]
-    <row r="375" spans="1:6">
+    </row>
+    <row r="375" spans="1:5">
       <c r="E375"/>
-      <c r="F375"/>
-[...1 lines deleted...]
-    <row r="376" spans="1:6">
+    </row>
+    <row r="376" spans="1:5">
       <c r="E376"/>
-      <c r="F376"/>
-[...1 lines deleted...]
-    <row r="377" spans="1:6">
+    </row>
+    <row r="377" spans="1:5">
       <c r="E377"/>
-      <c r="F377"/>
-[...1 lines deleted...]
-    <row r="378" spans="1:6">
+    </row>
+    <row r="378" spans="1:5">
       <c r="E378"/>
-      <c r="F378"/>
-[...1 lines deleted...]
-    <row r="379" spans="1:6">
+    </row>
+    <row r="379" spans="1:5">
       <c r="E379"/>
-      <c r="F379"/>
-[...1 lines deleted...]
-    <row r="380" spans="1:6">
+    </row>
+    <row r="380" spans="1:5">
       <c r="E380"/>
-      <c r="F380"/>
-[...1 lines deleted...]
-    <row r="381" spans="1:6">
+    </row>
+    <row r="381" spans="1:5">
       <c r="E381"/>
-      <c r="F381"/>
-[...1 lines deleted...]
-    <row r="382" spans="1:6">
+    </row>
+    <row r="382" spans="1:5">
       <c r="E382"/>
-      <c r="F382"/>
-[...1 lines deleted...]
-    <row r="383" spans="1:6">
+    </row>
+    <row r="383" spans="1:5">
       <c r="E383"/>
-      <c r="F383"/>
-[...1 lines deleted...]
-    <row r="384" spans="1:6">
+    </row>
+    <row r="384" spans="1:5">
       <c r="E384"/>
-      <c r="F384"/>
-[...1 lines deleted...]
-    <row r="385" spans="1:6">
+    </row>
+    <row r="385" spans="1:5">
       <c r="E385"/>
-      <c r="F385"/>
-[...1 lines deleted...]
-    <row r="386" spans="1:6">
+    </row>
+    <row r="386" spans="1:5">
       <c r="E386"/>
-      <c r="F386"/>
-[...1 lines deleted...]
-    <row r="387" spans="1:6">
+    </row>
+    <row r="387" spans="1:5">
       <c r="E387"/>
-      <c r="F387"/>
-[...1 lines deleted...]
-    <row r="388" spans="1:6">
+    </row>
+    <row r="388" spans="1:5">
       <c r="E388"/>
-      <c r="F388"/>
-[...1 lines deleted...]
-    <row r="389" spans="1:6">
+    </row>
+    <row r="389" spans="1:5">
       <c r="E389"/>
-      <c r="F389"/>
-[...1 lines deleted...]
-    <row r="390" spans="1:6">
+    </row>
+    <row r="390" spans="1:5">
       <c r="E390"/>
-      <c r="F390"/>
-[...1 lines deleted...]
-    <row r="391" spans="1:6">
+    </row>
+    <row r="391" spans="1:5">
       <c r="E391"/>
-      <c r="F391"/>
-[...1 lines deleted...]
-    <row r="392" spans="1:6">
+    </row>
+    <row r="392" spans="1:5">
       <c r="E392"/>
-      <c r="F392"/>
-[...1 lines deleted...]
-    <row r="393" spans="1:6">
+    </row>
+    <row r="393" spans="1:5">
       <c r="E393"/>
-      <c r="F393"/>
-[...1 lines deleted...]
-    <row r="394" spans="1:6">
+    </row>
+    <row r="394" spans="1:5">
       <c r="E394"/>
-      <c r="F394"/>
-[...1 lines deleted...]
-    <row r="395" spans="1:6">
+    </row>
+    <row r="395" spans="1:5">
       <c r="E395"/>
-      <c r="F395"/>
-[...1 lines deleted...]
-    <row r="396" spans="1:6">
+    </row>
+    <row r="396" spans="1:5">
       <c r="E396"/>
-      <c r="F396"/>
-[...1 lines deleted...]
-    <row r="397" spans="1:6">
+    </row>
+    <row r="397" spans="1:5">
       <c r="E397"/>
-      <c r="F397"/>
-[...1 lines deleted...]
-    <row r="398" spans="1:6">
+    </row>
+    <row r="398" spans="1:5">
       <c r="E398"/>
-      <c r="F398"/>
-[...1 lines deleted...]
-    <row r="399" spans="1:6">
+    </row>
+    <row r="399" spans="1:5">
       <c r="E399"/>
-      <c r="F399"/>
-[...1 lines deleted...]
-    <row r="400" spans="1:6">
+    </row>
+    <row r="400" spans="1:5">
       <c r="E400"/>
-      <c r="F400"/>
-[...1 lines deleted...]
-    <row r="401" spans="1:6">
+    </row>
+    <row r="401" spans="1:5">
       <c r="E401"/>
-      <c r="F401"/>
-[...1 lines deleted...]
-    <row r="402" spans="1:6">
+    </row>
+    <row r="402" spans="1:5">
       <c r="E402"/>
-      <c r="F402"/>
-[...1 lines deleted...]
-    <row r="403" spans="1:6">
+    </row>
+    <row r="403" spans="1:5">
       <c r="E403"/>
-      <c r="F403"/>
-[...1 lines deleted...]
-    <row r="404" spans="1:6">
+    </row>
+    <row r="404" spans="1:5">
       <c r="E404"/>
-      <c r="F404"/>
-[...1 lines deleted...]
-    <row r="405" spans="1:6">
+    </row>
+    <row r="405" spans="1:5">
       <c r="E405"/>
-      <c r="F405"/>
-[...1 lines deleted...]
-    <row r="406" spans="1:6">
+    </row>
+    <row r="406" spans="1:5">
       <c r="E406"/>
-      <c r="F406"/>
-[...1 lines deleted...]
-    <row r="407" spans="1:6">
+    </row>
+    <row r="407" spans="1:5">
       <c r="E407"/>
-      <c r="F407"/>
-[...1 lines deleted...]
-    <row r="408" spans="1:6">
+    </row>
+    <row r="408" spans="1:5">
       <c r="E408"/>
-      <c r="F408"/>
-[...1 lines deleted...]
-    <row r="409" spans="1:6">
+    </row>
+    <row r="409" spans="1:5">
       <c r="E409"/>
-      <c r="F409"/>
-[...1 lines deleted...]
-    <row r="410" spans="1:6">
+    </row>
+    <row r="410" spans="1:5">
       <c r="E410"/>
-      <c r="F410"/>
-[...1 lines deleted...]
-    <row r="411" spans="1:6">
+    </row>
+    <row r="411" spans="1:5">
       <c r="E411"/>
-      <c r="F411"/>
-[...1 lines deleted...]
-    <row r="412" spans="1:6">
+    </row>
+    <row r="412" spans="1:5">
       <c r="E412"/>
-      <c r="F412"/>
-[...1 lines deleted...]
-    <row r="413" spans="1:6">
+    </row>
+    <row r="413" spans="1:5">
       <c r="E413"/>
-      <c r="F413"/>
-[...1 lines deleted...]
-    <row r="414" spans="1:6">
+    </row>
+    <row r="414" spans="1:5">
       <c r="E414"/>
-      <c r="F414"/>
-[...1 lines deleted...]
-    <row r="415" spans="1:6">
+    </row>
+    <row r="415" spans="1:5">
       <c r="E415"/>
-      <c r="F415"/>
-[...1 lines deleted...]
-    <row r="416" spans="1:6">
+    </row>
+    <row r="416" spans="1:5">
       <c r="E416"/>
-      <c r="F416"/>
-[...1 lines deleted...]
-    <row r="417" spans="1:6">
+    </row>
+    <row r="417" spans="1:5">
       <c r="E417"/>
-      <c r="F417"/>
-[...1 lines deleted...]
-    <row r="418" spans="1:6">
+    </row>
+    <row r="418" spans="1:5">
       <c r="E418"/>
-      <c r="F418"/>
-[...1 lines deleted...]
-    <row r="419" spans="1:6">
+    </row>
+    <row r="419" spans="1:5">
       <c r="E419"/>
-      <c r="F419"/>
-[...1 lines deleted...]
-    <row r="420" spans="1:6">
+    </row>
+    <row r="420" spans="1:5">
       <c r="E420"/>
-      <c r="F420"/>
-[...1 lines deleted...]
-    <row r="421" spans="1:6">
+    </row>
+    <row r="421" spans="1:5">
       <c r="E421"/>
-      <c r="F421"/>
-[...1 lines deleted...]
-    <row r="422" spans="1:6">
+    </row>
+    <row r="422" spans="1:5">
       <c r="E422"/>
-      <c r="F422"/>
-[...1 lines deleted...]
-    <row r="423" spans="1:6">
+    </row>
+    <row r="423" spans="1:5">
       <c r="E423"/>
-      <c r="F423"/>
-[...1 lines deleted...]
-    <row r="424" spans="1:6">
+    </row>
+    <row r="424" spans="1:5">
       <c r="E424"/>
-      <c r="F424"/>
-[...1 lines deleted...]
-    <row r="425" spans="1:6">
+    </row>
+    <row r="425" spans="1:5">
       <c r="E425"/>
-      <c r="F425"/>
-[...1 lines deleted...]
-    <row r="426" spans="1:6">
+    </row>
+    <row r="426" spans="1:5">
       <c r="E426"/>
-      <c r="F426"/>
-[...1 lines deleted...]
-    <row r="427" spans="1:6">
+    </row>
+    <row r="427" spans="1:5">
       <c r="E427"/>
-      <c r="F427"/>
-[...1 lines deleted...]
-    <row r="428" spans="1:6">
+    </row>
+    <row r="428" spans="1:5">
       <c r="E428"/>
-      <c r="F428"/>
-[...1 lines deleted...]
-    <row r="429" spans="1:6">
+    </row>
+    <row r="429" spans="1:5">
       <c r="E429"/>
-      <c r="F429"/>
-[...1 lines deleted...]
-    <row r="430" spans="1:6">
+    </row>
+    <row r="430" spans="1:5">
       <c r="E430"/>
-      <c r="F430"/>
-[...1 lines deleted...]
-    <row r="431" spans="1:6">
+    </row>
+    <row r="431" spans="1:5">
       <c r="E431"/>
-      <c r="F431"/>
-[...1 lines deleted...]
-    <row r="432" spans="1:6">
+    </row>
+    <row r="432" spans="1:5">
       <c r="E432"/>
-      <c r="F432"/>
-[...1 lines deleted...]
-    <row r="433" spans="1:6">
+    </row>
+    <row r="433" spans="1:5">
       <c r="E433"/>
-      <c r="F433"/>
-[...1 lines deleted...]
-    <row r="434" spans="1:6">
+    </row>
+    <row r="434" spans="1:5">
       <c r="E434"/>
-      <c r="F434"/>
-[...1 lines deleted...]
-    <row r="435" spans="1:6">
+    </row>
+    <row r="435" spans="1:5">
       <c r="E435"/>
-      <c r="F435"/>
-[...1 lines deleted...]
-    <row r="436" spans="1:6">
+    </row>
+    <row r="436" spans="1:5">
       <c r="E436"/>
-      <c r="F436"/>
-[...1 lines deleted...]
-    <row r="437" spans="1:6">
+    </row>
+    <row r="437" spans="1:5">
       <c r="E437"/>
-      <c r="F437"/>
-[...1 lines deleted...]
-    <row r="438" spans="1:6">
+    </row>
+    <row r="438" spans="1:5">
       <c r="E438"/>
-      <c r="F438"/>
-[...1 lines deleted...]
-    <row r="439" spans="1:6">
+    </row>
+    <row r="439" spans="1:5">
       <c r="E439"/>
-      <c r="F439"/>
-[...1 lines deleted...]
-    <row r="440" spans="1:6">
+    </row>
+    <row r="440" spans="1:5">
       <c r="E440"/>
-      <c r="F440"/>
-[...1 lines deleted...]
-    <row r="441" spans="1:6">
+    </row>
+    <row r="441" spans="1:5">
       <c r="E441"/>
-      <c r="F441"/>
-[...1 lines deleted...]
-    <row r="442" spans="1:6">
+    </row>
+    <row r="442" spans="1:5">
       <c r="E442"/>
-      <c r="F442"/>
-[...1 lines deleted...]
-    <row r="443" spans="1:6">
+    </row>
+    <row r="443" spans="1:5">
       <c r="E443"/>
-      <c r="F443"/>
-[...1 lines deleted...]
-    <row r="444" spans="1:6">
+    </row>
+    <row r="444" spans="1:5">
       <c r="E444"/>
-      <c r="F444"/>
-[...1 lines deleted...]
-    <row r="445" spans="1:6">
+    </row>
+    <row r="445" spans="1:5">
       <c r="E445"/>
-      <c r="F445"/>
-[...1 lines deleted...]
-    <row r="446" spans="1:6">
+    </row>
+    <row r="446" spans="1:5">
       <c r="E446"/>
-      <c r="F446"/>
-[...1 lines deleted...]
-    <row r="447" spans="1:6">
+    </row>
+    <row r="447" spans="1:5">
       <c r="E447"/>
-      <c r="F447"/>
-[...1 lines deleted...]
-    <row r="448" spans="1:6">
+    </row>
+    <row r="448" spans="1:5">
       <c r="E448"/>
-      <c r="F448"/>
-[...1 lines deleted...]
-    <row r="449" spans="1:6">
+    </row>
+    <row r="449" spans="1:5">
       <c r="E449"/>
-      <c r="F449"/>
-[...1 lines deleted...]
-    <row r="450" spans="1:6">
+    </row>
+    <row r="450" spans="1:5">
       <c r="E450"/>
-      <c r="F450"/>
-[...1 lines deleted...]
-    <row r="451" spans="1:6">
+    </row>
+    <row r="451" spans="1:5">
       <c r="E451"/>
-      <c r="F451"/>
-[...1 lines deleted...]
-    <row r="452" spans="1:6">
+    </row>
+    <row r="452" spans="1:5">
       <c r="E452"/>
-      <c r="F452"/>
-[...1 lines deleted...]
-    <row r="453" spans="1:6">
+    </row>
+    <row r="453" spans="1:5">
       <c r="E453"/>
-      <c r="F453"/>
-[...1 lines deleted...]
-    <row r="454" spans="1:6">
+    </row>
+    <row r="454" spans="1:5">
       <c r="E454"/>
-      <c r="F454"/>
-[...1 lines deleted...]
-    <row r="455" spans="1:6">
+    </row>
+    <row r="455" spans="1:5">
       <c r="E455"/>
-      <c r="F455"/>
-[...1 lines deleted...]
-    <row r="456" spans="1:6">
+    </row>
+    <row r="456" spans="1:5">
       <c r="E456"/>
-      <c r="F456"/>
-[...1 lines deleted...]
-    <row r="457" spans="1:6">
+    </row>
+    <row r="457" spans="1:5">
       <c r="E457"/>
-      <c r="F457"/>
-[...1 lines deleted...]
-    <row r="458" spans="1:6">
+    </row>
+    <row r="458" spans="1:5">
       <c r="E458"/>
-      <c r="F458"/>
-[...1 lines deleted...]
-    <row r="459" spans="1:6">
+    </row>
+    <row r="459" spans="1:5">
       <c r="E459"/>
-      <c r="F459"/>
-[...1 lines deleted...]
-    <row r="460" spans="1:6">
+    </row>
+    <row r="460" spans="1:5">
       <c r="E460"/>
-      <c r="F460"/>
-[...1 lines deleted...]
-    <row r="461" spans="1:6">
+    </row>
+    <row r="461" spans="1:5">
       <c r="E461"/>
-      <c r="F461"/>
-[...1 lines deleted...]
-    <row r="462" spans="1:6">
+    </row>
+    <row r="462" spans="1:5">
       <c r="E462"/>
-      <c r="F462"/>
-[...1 lines deleted...]
-    <row r="463" spans="1:6">
+    </row>
+    <row r="463" spans="1:5">
       <c r="E463"/>
-      <c r="F463"/>
-[...1 lines deleted...]
-    <row r="464" spans="1:6">
+    </row>
+    <row r="464" spans="1:5">
       <c r="E464"/>
-      <c r="F464"/>
-[...1 lines deleted...]
-    <row r="465" spans="1:6">
+    </row>
+    <row r="465" spans="1:5">
       <c r="E465"/>
-      <c r="F465"/>
-[...1 lines deleted...]
-    <row r="466" spans="1:6">
+    </row>
+    <row r="466" spans="1:5">
       <c r="E466"/>
-      <c r="F466"/>
-[...1 lines deleted...]
-    <row r="467" spans="1:6">
+    </row>
+    <row r="467" spans="1:5">
       <c r="E467"/>
-      <c r="F467"/>
-[...1 lines deleted...]
-    <row r="468" spans="1:6">
+    </row>
+    <row r="468" spans="1:5">
       <c r="E468"/>
-      <c r="F468"/>
-[...1 lines deleted...]
-    <row r="469" spans="1:6">
+    </row>
+    <row r="469" spans="1:5">
       <c r="E469"/>
-      <c r="F469"/>
-[...1 lines deleted...]
-    <row r="470" spans="1:6">
+    </row>
+    <row r="470" spans="1:5">
       <c r="E470"/>
-      <c r="F470"/>
-[...1 lines deleted...]
-    <row r="471" spans="1:6">
+    </row>
+    <row r="471" spans="1:5">
       <c r="E471"/>
-      <c r="F471"/>
-[...1 lines deleted...]
-    <row r="472" spans="1:6">
+    </row>
+    <row r="472" spans="1:5">
       <c r="E472"/>
-      <c r="F472"/>
-[...1 lines deleted...]
-    <row r="473" spans="1:6">
+    </row>
+    <row r="473" spans="1:5">
       <c r="E473"/>
-      <c r="F473"/>
-[...1 lines deleted...]
-    <row r="474" spans="1:6">
+    </row>
+    <row r="474" spans="1:5">
       <c r="E474"/>
-      <c r="F474"/>
-[...1 lines deleted...]
-    <row r="475" spans="1:6">
+    </row>
+    <row r="475" spans="1:5">
       <c r="E475"/>
-      <c r="F475"/>
-[...1 lines deleted...]
-    <row r="476" spans="1:6">
+    </row>
+    <row r="476" spans="1:5">
       <c r="E476"/>
-      <c r="F476"/>
-[...1 lines deleted...]
-    <row r="477" spans="1:6">
+    </row>
+    <row r="477" spans="1:5">
       <c r="E477"/>
-      <c r="F477"/>
-[...1 lines deleted...]
-    <row r="478" spans="1:6">
+    </row>
+    <row r="478" spans="1:5">
       <c r="E478"/>
-      <c r="F478"/>
-[...1 lines deleted...]
-    <row r="479" spans="1:6">
+    </row>
+    <row r="479" spans="1:5">
       <c r="E479"/>
-      <c r="F479"/>
-[...1 lines deleted...]
-    <row r="480" spans="1:6">
+    </row>
+    <row r="480" spans="1:5">
       <c r="E480"/>
-      <c r="F480"/>
-[...1 lines deleted...]
-    <row r="481" spans="1:6">
+    </row>
+    <row r="481" spans="1:5">
       <c r="E481"/>
-      <c r="F481"/>
-[...1 lines deleted...]
-    <row r="482" spans="1:6">
+    </row>
+    <row r="482" spans="1:5">
       <c r="E482"/>
-      <c r="F482"/>
-[...1 lines deleted...]
-    <row r="483" spans="1:6">
+    </row>
+    <row r="483" spans="1:5">
       <c r="E483"/>
-      <c r="F483"/>
-[...1 lines deleted...]
-    <row r="484" spans="1:6">
+    </row>
+    <row r="484" spans="1:5">
       <c r="E484"/>
-      <c r="F484"/>
-[...1 lines deleted...]
-    <row r="485" spans="1:6">
+    </row>
+    <row r="485" spans="1:5">
       <c r="E485"/>
-      <c r="F485"/>
-[...1 lines deleted...]
-    <row r="486" spans="1:6">
+    </row>
+    <row r="486" spans="1:5">
       <c r="E486"/>
-      <c r="F486"/>
-[...1 lines deleted...]
-    <row r="487" spans="1:6">
+    </row>
+    <row r="487" spans="1:5">
       <c r="E487"/>
-      <c r="F487"/>
-[...1 lines deleted...]
-    <row r="488" spans="1:6">
+    </row>
+    <row r="488" spans="1:5">
       <c r="E488"/>
-      <c r="F488"/>
-[...1 lines deleted...]
-    <row r="489" spans="1:6">
+    </row>
+    <row r="489" spans="1:5">
       <c r="E489"/>
-      <c r="F489"/>
-[...1 lines deleted...]
-    <row r="490" spans="1:6">
+    </row>
+    <row r="490" spans="1:5">
       <c r="E490"/>
-      <c r="F490"/>
-[...1 lines deleted...]
-    <row r="491" spans="1:6">
+    </row>
+    <row r="491" spans="1:5">
       <c r="E491"/>
-      <c r="F491"/>
-[...1 lines deleted...]
-    <row r="492" spans="1:6">
+    </row>
+    <row r="492" spans="1:5">
       <c r="E492"/>
-      <c r="F492"/>
-[...1 lines deleted...]
-    <row r="493" spans="1:6">
+    </row>
+    <row r="493" spans="1:5">
       <c r="E493"/>
-      <c r="F493"/>
-[...1 lines deleted...]
-    <row r="494" spans="1:6">
+    </row>
+    <row r="494" spans="1:5">
       <c r="E494"/>
-      <c r="F494"/>
-[...1 lines deleted...]
-    <row r="495" spans="1:6">
+    </row>
+    <row r="495" spans="1:5">
       <c r="E495"/>
-      <c r="F495"/>
-[...1 lines deleted...]
-    <row r="496" spans="1:6">
+    </row>
+    <row r="496" spans="1:5">
       <c r="E496"/>
-      <c r="F496"/>
-[...1 lines deleted...]
-    <row r="497" spans="1:6">
+    </row>
+    <row r="497" spans="1:5">
       <c r="E497"/>
-      <c r="F497"/>
-[...1 lines deleted...]
-    <row r="498" spans="1:6">
+    </row>
+    <row r="498" spans="1:5">
       <c r="E498"/>
-      <c r="F498"/>
-[...1 lines deleted...]
-    <row r="499" spans="1:6">
+    </row>
+    <row r="499" spans="1:5">
       <c r="E499"/>
-      <c r="F499"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <dataValidations count="1000">
+  <dataValidations count="500">
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E0">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E1">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E2">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E3">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E4">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E5">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E6">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E7">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E8">
@@ -4111,1896 +3598,387 @@
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E492">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E493">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E494">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E495">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E496">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E497">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E498">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E499">
       <formula1>data!$A$1:$A$62</formula1>
-    </dataValidation>
-[...1498 lines deleted...]
-      <formula1>data!$B$1:$B$3</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B63"/>
+  <dimension ref="A1:A63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:2">
+    <row r="1" spans="1:1">
       <c r="A1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1">
+      <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="B1" t="s">
+    </row>
+    <row r="3" spans="1:1">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" t="s">
+    <row r="4" spans="1:1">
+      <c r="A4" t="s">
         <v>8</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="5" spans="1:1">
+      <c r="A5" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" t="s">
+    <row r="6" spans="1:1">
+      <c r="A6" t="s">
         <v>10</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="7" spans="1:1">
+      <c r="A7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-      <c r="A4" t="s">
+    <row r="8" spans="1:1">
+      <c r="A8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-      <c r="A5" t="s">
+    <row r="9" spans="1:1">
+      <c r="A9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
-      <c r="A6" t="s">
+    <row r="10" spans="1:1">
+      <c r="A10" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
-      <c r="A7" t="s">
+    <row r="11" spans="1:1">
+      <c r="A11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
-      <c r="A8" t="s">
+    <row r="12" spans="1:1">
+      <c r="A12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:2">
-      <c r="A9" t="s">
+    <row r="13" spans="1:1">
+      <c r="A13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:2">
-      <c r="A10" t="s">
+    <row r="14" spans="1:1">
+      <c r="A14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:2">
-      <c r="A11" t="s">
+    <row r="15" spans="1:1">
+      <c r="A15" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:2">
-      <c r="A12" t="s">
+    <row r="16" spans="1:1">
+      <c r="A16" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" t="s">
+    <row r="17" spans="1:1">
+      <c r="A17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:2">
-      <c r="A14" t="s">
+    <row r="18" spans="1:1">
+      <c r="A18" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="15" spans="1:2">
-      <c r="A15" t="s">
+    <row r="19" spans="1:1">
+      <c r="A19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="16" spans="1:2">
-      <c r="A16" t="s">
+    <row r="20" spans="1:1">
+      <c r="A20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="17" spans="1:2">
-      <c r="A17" t="s">
+    <row r="21" spans="1:1">
+      <c r="A21" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="18" spans="1:2">
-      <c r="A18" t="s">
+    <row r="22" spans="1:1">
+      <c r="A22" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" t="s">
+    <row r="23" spans="1:1">
+      <c r="A23" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
-      <c r="A20" t="s">
+    <row r="24" spans="1:1">
+      <c r="A24" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
-      <c r="A21" t="s">
+    <row r="25" spans="1:1">
+      <c r="A25" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
-      <c r="A22" t="s">
+    <row r="26" spans="1:1">
+      <c r="A26" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="23" spans="1:2">
-      <c r="A23" t="s">
+    <row r="27" spans="1:1">
+      <c r="A27" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
-      <c r="A24" t="s">
+    <row r="28" spans="1:1">
+      <c r="A28" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="25" spans="1:2">
-      <c r="A25" t="s">
+    <row r="29" spans="1:1">
+      <c r="A29" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="26" spans="1:2">
-      <c r="A26" t="s">
+    <row r="30" spans="1:1">
+      <c r="A30" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="27" spans="1:2">
-      <c r="A27" t="s">
+    <row r="31" spans="1:1">
+      <c r="A31" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="28" spans="1:2">
-      <c r="A28" t="s">
+    <row r="32" spans="1:1">
+      <c r="A32" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="29" spans="1:2">
-      <c r="A29" t="s">
+    <row r="33" spans="1:1">
+      <c r="A33" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="30" spans="1:2">
-      <c r="A30" t="s">
+    <row r="34" spans="1:1">
+      <c r="A34" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="31" spans="1:2">
-      <c r="A31" t="s">
+    <row r="35" spans="1:1">
+      <c r="A35" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="32" spans="1:2">
-      <c r="A32" t="s">
+    <row r="36" spans="1:1">
+      <c r="A36" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="33" spans="1:2">
-      <c r="A33" t="s">
+    <row r="37" spans="1:1">
+      <c r="A37" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="34" spans="1:2">
-      <c r="A34" t="s">
+    <row r="38" spans="1:1">
+      <c r="A38" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="35" spans="1:2">
-      <c r="A35" t="s">
+    <row r="39" spans="1:1">
+      <c r="A39" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="36" spans="1:2">
-      <c r="A36" t="s">
+    <row r="40" spans="1:1">
+      <c r="A40" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="37" spans="1:2">
-      <c r="A37" t="s">
+    <row r="41" spans="1:1">
+      <c r="A41" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="38" spans="1:2">
-      <c r="A38" t="s">
+    <row r="42" spans="1:1">
+      <c r="A42" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="39" spans="1:2">
-      <c r="A39" t="s">
+    <row r="43" spans="1:1">
+      <c r="A43" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="40" spans="1:2">
-      <c r="A40" t="s">
+    <row r="45" spans="1:1">
+      <c r="A45" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="41" spans="1:2">
-      <c r="A41" t="s">
+    <row r="46" spans="1:1">
+      <c r="A46" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="42" spans="1:2">
-      <c r="A42" t="s">
+    <row r="47" spans="1:1">
+      <c r="A47" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="43" spans="1:2">
-      <c r="A43" t="s">
+    <row r="48" spans="1:1">
+      <c r="A48" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="45" spans="1:2">
-      <c r="A45" t="s">
+    <row r="49" spans="1:1">
+      <c r="A49" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="46" spans="1:2">
-      <c r="A46" t="s">
+    <row r="50" spans="1:1">
+      <c r="A50" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="47" spans="1:2">
-      <c r="A47" t="s">
+    <row r="51" spans="1:1">
+      <c r="A51" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="48" spans="1:2">
-      <c r="A48" t="s">
+    <row r="52" spans="1:1">
+      <c r="A52" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="49" spans="1:2">
-      <c r="A49" t="s">
+    <row r="53" spans="1:1">
+      <c r="A53" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="50" spans="1:2">
-      <c r="A50" t="s">
+    <row r="54" spans="1:1">
+      <c r="A54" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="51" spans="1:2">
-      <c r="A51" t="s">
+    <row r="55" spans="1:1">
+      <c r="A55" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="52" spans="1:2">
-      <c r="A52" t="s">
+    <row r="56" spans="1:1">
+      <c r="A56" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="53" spans="1:2">
-      <c r="A53" t="s">
+    <row r="57" spans="1:1">
+      <c r="A57" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="54" spans="1:2">
-      <c r="A54" t="s">
+    <row r="58" spans="1:1">
+      <c r="A58" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="55" spans="1:2">
-      <c r="A55" t="s">
+    <row r="59" spans="1:1">
+      <c r="A59" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="56" spans="1:2">
-      <c r="A56" t="s">
+    <row r="60" spans="1:1">
+      <c r="A60" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="57" spans="1:2">
-      <c r="A57" t="s">
+    <row r="61" spans="1:1">
+      <c r="A61" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="58" spans="1:2">
-      <c r="A58" t="s">
+    <row r="62" spans="1:1">
+      <c r="A62" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="59" spans="1:2">
-      <c r="A59" t="s">
+    <row r="63" spans="1:1">
+      <c r="A63" t="s">
         <v>66</v>
-      </c>
-[...18 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">