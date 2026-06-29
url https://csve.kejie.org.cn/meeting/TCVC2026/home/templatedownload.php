--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>邮箱地址</t>
   </si>
   <si>
     <t>手机号码</t>
   </si>
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>工作单位</t>
   </si>
   <si>
     <t>职称</t>
   </si>
   <si>
     <t>首选分会场</t>
   </si>
   <si>
     <t>研究员</t>
   </si>
   <si>
     <t>振动类课程建设研究与实践</t>
   </si>
   <si>
@@ -71,50 +71,53 @@
     <t>助理研究员</t>
   </si>
   <si>
     <t>振动类课程课堂教学及方法研究</t>
   </si>
   <si>
     <t>研究实习员</t>
   </si>
   <si>
     <t>振动类课程实践教学研究</t>
   </si>
   <si>
     <t>教授</t>
   </si>
   <si>
     <t>振动类课程网络教学与智慧平台开发研究</t>
   </si>
   <si>
     <t>副教授</t>
   </si>
   <si>
     <t>人工智能技术赋能振动类课程教学</t>
   </si>
   <si>
     <t>高级讲师</t>
+  </si>
+  <si>
+    <t>“101”计划动力学与控制课程建设</t>
   </si>
   <si>
     <t>讲师</t>
   </si>
   <si>
     <t>助教</t>
   </si>
   <si>
     <t>教员</t>
   </si>
   <si>
     <t>教授级高工</t>
   </si>
   <si>
     <t>高级工程师</t>
   </si>
   <si>
     <t>工程师</t>
   </si>
   <si>
     <t>助理工程师</t>
   </si>
   <si>
     <t>正高级教师</t>
   </si>
@@ -4122,1548 +4125,1548 @@
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E492">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E493">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E494">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E495">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E496">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E497">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E498">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="E499">
       <formula1>data!$A$1:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F0">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F1">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F2">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F3">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F4">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F5">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F6">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F7">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F8">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F9">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F10">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F11">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F12">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F13">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F14">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F15">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F16">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F17">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F18">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F19">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F20">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F21">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F22">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F23">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F24">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F25">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F26">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F27">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F28">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F29">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F30">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F31">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F32">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F33">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F34">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F35">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F36">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F37">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F38">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F39">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F40">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F41">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F42">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F43">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F44">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F45">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F46">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F47">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F48">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F49">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F50">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F51">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F52">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F53">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F54">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F55">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F56">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F57">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F58">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F59">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F60">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F61">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F62">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F63">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F64">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F65">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F66">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F67">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F68">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F69">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F70">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F71">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F72">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F73">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F74">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F75">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F76">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F77">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F78">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F79">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F80">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F81">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F82">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F83">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F84">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F85">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F86">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F87">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F88">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F89">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F90">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F91">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F92">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F93">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F94">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F95">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F96">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F97">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F98">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F99">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F100">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F101">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F102">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F103">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F104">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F105">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F106">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F107">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F108">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F109">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F110">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F111">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F112">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F113">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F114">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F115">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F116">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F117">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F118">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F119">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F120">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F121">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F122">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F123">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F124">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F125">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F126">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F127">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F128">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F129">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F130">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F131">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F132">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F133">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F134">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F135">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F136">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F137">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F138">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F139">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F140">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F141">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F142">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F143">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F144">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F145">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F146">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F147">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F148">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F149">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F150">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F151">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F152">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F153">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F154">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F155">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F156">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F157">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F158">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F159">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F160">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F161">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F162">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F163">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F164">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F165">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F166">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F167">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F168">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F169">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F170">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F171">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F172">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F173">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F174">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F175">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F176">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F177">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F178">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F179">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F180">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F181">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F182">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F183">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F184">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F185">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F186">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F187">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F188">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F189">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F190">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F191">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F192">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F193">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F194">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F195">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F196">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F197">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F198">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F199">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F200">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F201">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F202">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F203">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F204">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F205">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F206">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F207">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F208">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F209">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F210">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F211">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F212">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F213">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F214">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F215">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F216">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F217">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F218">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F219">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F220">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F221">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F222">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F223">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F224">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F225">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F226">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F227">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F228">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F229">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F230">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F231">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F232">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F233">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F234">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F235">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F236">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F237">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F238">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F239">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F240">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F241">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F242">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F243">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F244">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F245">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F246">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F247">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F248">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F249">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F250">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F251">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F252">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F253">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F254">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F255">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F256">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F257">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F258">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F259">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F260">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F261">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F262">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F263">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F264">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F265">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F266">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F267">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F268">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F269">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F270">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F271">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F272">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F273">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F274">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F275">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F276">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F277">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F278">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F279">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F280">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F281">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F282">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F283">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F284">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F285">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F286">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F287">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F288">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F289">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F290">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F291">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F292">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F293">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F294">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F295">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F296">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F297">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F298">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F299">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F300">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F301">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F302">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F303">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F304">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F305">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F306">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F307">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F308">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F309">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F310">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F311">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F312">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F313">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F314">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F315">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F316">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F317">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F318">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F319">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F320">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F321">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F322">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F323">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F324">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F325">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F326">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F327">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F328">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F329">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F330">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F331">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F332">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F333">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F334">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F335">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F336">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F337">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F338">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F339">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F340">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F341">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F342">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F343">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F344">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F345">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F346">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F347">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F348">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F349">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F350">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F351">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F352">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F353">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F354">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F355">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F356">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F357">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F358">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F359">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F360">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F361">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F362">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F363">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F364">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F365">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F366">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F367">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F368">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F369">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F370">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F371">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F372">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F373">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F374">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F375">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F376">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F377">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F378">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F379">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F380">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F381">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F382">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F383">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F384">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F385">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F386">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F387">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F388">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F389">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F390">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F391">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F392">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F393">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F394">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F395">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F396">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F397">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F398">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F399">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F400">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F401">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F402">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F403">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F404">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F405">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F406">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F407">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F408">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F409">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F410">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F411">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F412">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F413">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F414">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F415">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F416">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F417">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F418">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F419">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F420">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F421">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F422">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F423">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F424">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F425">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F426">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F427">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F428">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F429">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F430">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F431">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F432">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F433">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F434">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F435">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F436">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F437">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F438">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F439">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F440">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F441">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F442">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F443">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F444">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F445">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F446">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F447">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F448">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F449">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F450">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F451">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F452">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F453">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F454">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F455">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F456">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F457">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F458">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F459">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F460">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F461">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F462">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F463">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F464">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F465">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F466">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F467">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F468">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F469">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F470">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F471">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F472">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F473">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F474">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F475">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F476">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F477">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F478">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F479">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F480">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F481">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F482">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F483">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F484">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F485">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F486">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F487">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F488">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F489">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F490">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F491">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F492">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F493">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F494">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F495">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F496">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F497">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F498">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="输入的值有误" error="您输入的值不在下拉框列表内." sqref="F499">
-      <formula1>data!$B$1:$B$6</formula1>
+      <formula1>data!$B$1:$B$7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
@@ -5701,324 +5704,327 @@
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>18</v>
       </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="50" spans="1:2">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="52" spans="1:2">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:2">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:2">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="57" spans="1:2">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="58" spans="1:2">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="59" spans="1:2">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="60" spans="1:2">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:2">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="62" spans="1:2">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="63" spans="1:2">
       <c r="A63" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">